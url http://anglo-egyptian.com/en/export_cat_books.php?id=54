--- v0 (2026-06-01)
+++ v1 (2026-06-01)
@@ -173,95 +173,95 @@
   <si>
     <t>9780792276814</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>A Field Guide to the Mammals of Egypt</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>9789774162541</t>
   </si>
   <si>
     <t>A GUIDE TO THE ANCIENT COPTIC CHURCHES OF CAIRO</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
+    <t>A Guide to the Antiquities of Upper Egypt</t>
+  </si>
+  <si>
+    <t>Weigall</t>
+  </si>
+  <si>
+    <t>9781138975576</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
     <t>A GUIDE TO THE ANTIQUITIES OF UPPER EGYPT</t>
   </si>
   <si>
-    <t>Weigall</t>
-[...1 lines deleted...]
-  <si>
     <t>9781108082969</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>A Guide to the Antiquities of Upper Egypt</t>
-[...10 lines deleted...]
-  <si>
     <t>A HISTORY OF EGYPT</t>
   </si>
   <si>
+    <t>Petrie</t>
+  </si>
+  <si>
+    <t>9781108065641</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
     <t>Jason</t>
   </si>
   <si>
     <t>16200000706</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>Petrie</t>
-[...7 lines deleted...]
-  <si>
     <t>A HISTORY OF EGYPT FROM EARLIEST TIMES TO THE PRESENT</t>
   </si>
   <si>
     <t>Thompson</t>
   </si>
   <si>
     <t>9789774169038</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>A HISTORY OF EGYPT UNDER THE PHARAOHS, DERIVED ENTIRELY FROM THE MONUMENTS V1</t>
   </si>
   <si>
     <t>Brugsch.</t>
   </si>
   <si>
     <t>9781108084727</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>A Jerusalem Anthology</t>
@@ -674,107 +674,107 @@
   <si>
     <t>ANCIENT BABYLONIA</t>
   </si>
   <si>
     <t>9781107605725</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>ANCIENT CIVILIZATIONS OF THE WORLD</t>
   </si>
   <si>
     <t>SOOD</t>
   </si>
   <si>
     <t>9789331317179</t>
   </si>
   <si>
     <t>29.7</t>
   </si>
   <si>
     <t>Ancient Egypt</t>
   </si>
   <si>
+    <t>Ryan</t>
+  </si>
+  <si>
+    <t>9781138641518</t>
+  </si>
+  <si>
+    <t>46.5</t>
+  </si>
+  <si>
+    <t>Campbell</t>
+  </si>
+  <si>
+    <t>9780500519844</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>McLelland</t>
+  </si>
+  <si>
+    <t>9781788005524</t>
+  </si>
+  <si>
+    <t>Moorey</t>
+  </si>
+  <si>
+    <t>0907849768</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
     <t>Frederick</t>
   </si>
   <si>
     <t>9780755465774</t>
   </si>
   <si>
     <t>ANCIENT EGYPT</t>
   </si>
   <si>
+    <t>9780907849766</t>
+  </si>
+  <si>
+    <t>4.5</t>
+  </si>
+  <si>
     <t>Lloyd</t>
   </si>
   <si>
     <t>9780199286195</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>McLelland</t>
-[...37 lines deleted...]
-  <si>
     <t>ANCIENT EGYPT A PHOTOGRAPHIC HISTORY</t>
   </si>
   <si>
     <t>9781649034014</t>
   </si>
   <si>
     <t>ANCIENT EGYPT AN INTRODUCTION</t>
   </si>
   <si>
     <t>Ikram</t>
   </si>
   <si>
     <t>9789774165214</t>
   </si>
   <si>
     <t>Ancient Egypt Art &amp; Archeology</t>
   </si>
   <si>
     <t>Au</t>
   </si>
   <si>
     <t>9789774247965</t>
   </si>
   <si>
     <t>ANCIENT EGYPT AS IT WAS</t>
@@ -1469,89 +1469,89 @@
   <si>
     <t>Mitchell</t>
   </si>
   <si>
     <t>521334489</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>CONSCIENCE OF THE NATION</t>
   </si>
   <si>
     <t>Tresilian</t>
   </si>
   <si>
     <t>9789774161018</t>
   </si>
   <si>
     <t>CONTESTING ANTIQUITY IN EGYPT</t>
   </si>
   <si>
+    <t>9789774166891</t>
+  </si>
+  <si>
     <t>9789774169380</t>
   </si>
   <si>
-    <t>9789774166891</t>
-[...1 lines deleted...]
-  <si>
     <t>Coptic Christians and Muslims in Egypt</t>
   </si>
   <si>
     <t>Alison</t>
   </si>
   <si>
     <t>9789774168703</t>
   </si>
   <si>
     <t>Coptic Civilization Two Thousand Years Of Christianity In Egypt</t>
   </si>
   <si>
     <t>9789774166556</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
+    <t>Coptic Egypt The Christians Of The Nile</t>
+  </si>
+  <si>
+    <t>Cannuyer</t>
+  </si>
+  <si>
+    <t>9780500301043</t>
+  </si>
+  <si>
     <t>COPTIC EGYPT THE CHRISTIANS OF THE NILE</t>
   </si>
   <si>
     <t>9780810929791</t>
   </si>
   <si>
-    <t>Coptic Egypt The Christians Of The Nile</t>
-[...7 lines deleted...]
-  <si>
     <t>Coptic Saints and Pilgrimages</t>
   </si>
   <si>
     <t>9789774161261</t>
   </si>
   <si>
     <t>Cracking Codes The Rosetta Stone &amp; Decipherment  99</t>
   </si>
   <si>
     <t>Parkinson</t>
   </si>
   <si>
     <t>9780714119168</t>
   </si>
   <si>
     <t>CRACKING THE EGYPTIAN CODE</t>
   </si>
   <si>
     <t>Robinson</t>
   </si>
   <si>
     <t>9780500051719</t>
   </si>
   <si>
     <t>Cro-Magnon: The Story of the Last Ice Age People of Europe</t>
@@ -1736,62 +1736,62 @@
   <si>
     <t>ECHOES OF THE SEA SCOTLAND &amp; THE SEA-AN ANTHOLOGY  98</t>
   </si>
   <si>
     <t>Armstrong</t>
   </si>
   <si>
     <t>9780862417833</t>
   </si>
   <si>
     <t>9.1</t>
   </si>
   <si>
     <t>Eclipse</t>
   </si>
   <si>
     <t>Moorehead</t>
   </si>
   <si>
     <t>9781862073661</t>
   </si>
   <si>
     <t>EGYPT</t>
   </si>
   <si>
+    <t>Philips</t>
+  </si>
+  <si>
+    <t>9780540012640</t>
+  </si>
+  <si>
     <t>Tahara</t>
   </si>
   <si>
     <t>9782843231025</t>
   </si>
   <si>
-    <t>Philips</t>
-[...4 lines deleted...]
-  <si>
     <t>EGYPT  92</t>
   </si>
   <si>
     <t>Stocks</t>
   </si>
   <si>
     <t>16200000130</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Egypt  98</t>
   </si>
   <si>
     <t>Friedman</t>
   </si>
   <si>
     <t>0714119113</t>
   </si>
   <si>
     <t>EGYPT &amp; THE EGYPTIANS</t>
   </si>
   <si>
     <t>Brewer</t>
@@ -2180,68 +2180,68 @@
   <si>
     <t>9780500051726</t>
   </si>
   <si>
     <t>EGYPTIAN ISLAMIC ARTS</t>
   </si>
   <si>
     <t>د. محمد فياض</t>
   </si>
   <si>
     <t>Egyptian Life</t>
   </si>
   <si>
     <t>Stead</t>
   </si>
   <si>
     <t>9780714120409</t>
   </si>
   <si>
     <t>EGYPTIAN LUXURIES FRAGRANCE, AROMATHERAPY, &amp; COSMETICS IN PHARAONIC TI</t>
   </si>
   <si>
     <t>9789774245350</t>
   </si>
   <si>
+    <t>Egyptian Magic</t>
+  </si>
+  <si>
+    <t>Budge</t>
+  </si>
+  <si>
+    <t>9780140190199</t>
+  </si>
+  <si>
     <t>EGYPTIAN MAGIC</t>
   </si>
   <si>
     <t>Raven</t>
   </si>
   <si>
     <t>9789774165320</t>
   </si>
   <si>
-    <t>Egyptian Magic</t>
-[...7 lines deleted...]
-  <si>
     <t>EGYPTIAN MAGIC THE QUEST FOR THOTH'S BOOK OF SECRETS</t>
   </si>
   <si>
     <t>9789774169335</t>
   </si>
   <si>
     <t>Egyptian Mummy Case</t>
   </si>
   <si>
     <t>Coffin</t>
   </si>
   <si>
     <t>714116726</t>
   </si>
   <si>
     <t>EGYPTIAN MUSEUMS TREAURES OF HUMAN LEGACY</t>
   </si>
   <si>
     <t>Salah El Bahnasy</t>
   </si>
   <si>
     <t>16200000762</t>
   </si>
   <si>
     <t>Egyptian Mysteries</t>
@@ -2273,65 +2273,65 @@
   <si>
     <t>Egyptian Sculpture</t>
   </si>
   <si>
     <t>Davies</t>
   </si>
   <si>
     <t>714120219</t>
   </si>
   <si>
     <t>EGYPTIAN TEMPLE ARCHITECTURE</t>
   </si>
   <si>
     <t>9789636620844</t>
   </si>
   <si>
     <t>Egyptologists Notebo</t>
   </si>
   <si>
     <t>9781617979866</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
+    <t>Egyptology An Int To The History  90</t>
+  </si>
+  <si>
+    <t>Putnam</t>
+  </si>
+  <si>
+    <t>1850762260</t>
+  </si>
+  <si>
     <t>EGYPTOLOGY AN INT TO THE HISTORY  90</t>
   </si>
   <si>
-    <t>Putnam</t>
-[...1 lines deleted...]
-  <si>
     <t>9781850762263</t>
   </si>
   <si>
-    <t>Egyptology An Int To The History  90</t>
-[...4 lines deleted...]
-  <si>
     <t>ENCHANTED JEWELRY OF EGYPT</t>
   </si>
   <si>
     <t>Azza Fahmy</t>
   </si>
   <si>
     <t>9789774249013</t>
   </si>
   <si>
     <t>ENCYCLOPEDIA OF THE PHARAOHS VOL 1</t>
   </si>
   <si>
     <t>Baker</t>
   </si>
   <si>
     <t>9789774162213</t>
   </si>
   <si>
     <t>ENGLAND AN ARCHAEOLOGICAL GUIDE</t>
   </si>
   <si>
     <t>Stamper</t>
   </si>
   <si>
     <t>9780192853264</t>
@@ -3131,62 +3131,62 @@
   <si>
     <t>9789774166778</t>
   </si>
   <si>
     <t>Micromuseology: An Analysis of Small Independent Museums</t>
   </si>
   <si>
     <t>9781350040106</t>
   </si>
   <si>
     <t>MIDDLE EGYPTIAN</t>
   </si>
   <si>
     <t>9780521517966</t>
   </si>
   <si>
     <t>Modern Egypt</t>
   </si>
   <si>
     <t>Lengyel</t>
   </si>
   <si>
     <t>531022404</t>
   </si>
   <si>
+    <t>Monarchs Of The Nile</t>
+  </si>
+  <si>
+    <t>9774246004</t>
+  </si>
+  <si>
     <t>MONARCHS OF THE NILE</t>
   </si>
   <si>
     <t>9789774246005</t>
   </si>
   <si>
-    <t>Monarchs Of The Nile</t>
-[...4 lines deleted...]
-  <si>
     <t>Aidan</t>
   </si>
   <si>
     <t>9789774167164</t>
   </si>
   <si>
     <t>MONKS &amp; MONASTERIES OF THE EGYPTIAN DESERTS  99</t>
   </si>
   <si>
     <t>9789774241888</t>
   </si>
   <si>
     <t>MONUMENTAL TOMBS OF ANCIENT ALEXANDRIA</t>
   </si>
   <si>
     <t>Venit</t>
   </si>
   <si>
     <t>9780521806596</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>mosaics in the medieval world</t>
@@ -4067,59 +4067,59 @@
   <si>
     <t>9780810963139</t>
   </si>
   <si>
     <t>28.8</t>
   </si>
   <si>
     <t>The American University in Cairo, 1919-1986</t>
   </si>
   <si>
     <t>Murphy</t>
   </si>
   <si>
     <t>9789774241567</t>
   </si>
   <si>
     <t>The Ancient Egypt Sleepover</t>
   </si>
   <si>
     <t>9781919614809</t>
   </si>
   <si>
     <t>THE ANCIENT EGYPTIAN BOOK OF THE DEAD</t>
   </si>
   <si>
+    <t>9781577151210</t>
+  </si>
+  <si>
     <t>Faulkner</t>
   </si>
   <si>
     <t>9789774164354</t>
   </si>
   <si>
-    <t>9781577151210</t>
-[...1 lines deleted...]
-  <si>
     <t>The Ancient Egyptians</t>
   </si>
   <si>
     <t>710008783</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>THE ANCIENT NEAR EAST HISTORY, SOCIETY &amp; ECONOMY</t>
   </si>
   <si>
     <t>Liverani</t>
   </si>
   <si>
     <t>9780415679060</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>THE ANIMAL WORLD OF THE PHARAOHS  96</t>
   </si>
   <si>
     <t>Houlihan</t>
@@ -4139,68 +4139,68 @@
   <si>
     <t>9879774372414</t>
   </si>
   <si>
     <t>THE ARCHAEOLOGY OF ANCIENT EGYPT HC</t>
   </si>
   <si>
     <t>9780521880916</t>
   </si>
   <si>
     <t>THE ARCHAEOLOGY OF IDENTITIES A READER</t>
   </si>
   <si>
     <t>9780415415026</t>
   </si>
   <si>
     <t>THE ARCHAEOLOGY OF ISLAM IN SUB-SAHARAN AFRICA</t>
   </si>
   <si>
     <t>9780521657020</t>
   </si>
   <si>
     <t>40.3</t>
   </si>
   <si>
+    <t>THE ARCHAEOLOGY OF MESOPOTAMIA</t>
+  </si>
+  <si>
+    <t>Matthews</t>
+  </si>
+  <si>
+    <t>9780415253178</t>
+  </si>
+  <si>
+    <t>15.58</t>
+  </si>
+  <si>
     <t>The Archaeology Of Mesopotamia</t>
   </si>
   <si>
-    <t>Matthews</t>
-[...1 lines deleted...]
-  <si>
     <t>415253179</t>
   </si>
   <si>
-    <t>THE ARCHAEOLOGY OF MESOPOTAMIA</t>
-[...7 lines deleted...]
-  <si>
     <t>The Archaeology Of Personhood</t>
   </si>
   <si>
     <t>Fowler</t>
   </si>
   <si>
     <t>415317223</t>
   </si>
   <si>
     <t>THE ARCHAEOLOGY OF SYRIA</t>
   </si>
   <si>
     <t>Akkermans</t>
   </si>
   <si>
     <t>9780521796668</t>
   </si>
   <si>
     <t>37.5</t>
   </si>
   <si>
     <t>The Archaeology Of Time</t>
   </si>
   <si>
     <t>Lucas</t>
@@ -4418,62 +4418,62 @@
   <si>
     <t>THE COMPLETE PYRAMIDS</t>
   </si>
   <si>
     <t>Lehner</t>
   </si>
   <si>
     <t>9789774248481</t>
   </si>
   <si>
     <t>THE COMPLETE QUEENS OF EGYPT</t>
   </si>
   <si>
     <t>Tyldesley</t>
   </si>
   <si>
     <t>9789774160400</t>
   </si>
   <si>
     <t>THE COMPLETE ROYAL FAMILIES OF ANCIENT EGYPT</t>
   </si>
   <si>
     <t>9789774249570</t>
   </si>
   <si>
+    <t>THE COMPLETE TEMPLES OF ANCIENT EGYPT</t>
+  </si>
+  <si>
+    <t>9789774248498</t>
+  </si>
+  <si>
     <t>The Complete Temples of Ancient Egypt</t>
   </si>
   <si>
     <t>9780500283967</t>
   </si>
   <si>
-    <t>THE COMPLETE TEMPLES OF ANCIENT EGYPT</t>
-[...4 lines deleted...]
-  <si>
     <t>THE COMPLETE TUTANKHAMUN</t>
   </si>
   <si>
     <t>9789774244339</t>
   </si>
   <si>
     <t>THE COMPLETE VALLEY OF THE KINGS</t>
   </si>
   <si>
     <t>9789774247354</t>
   </si>
   <si>
     <t>THE COPTIC ORTHODOX LITURGY OF ST. BASIL</t>
   </si>
   <si>
     <t>9774244370</t>
   </si>
   <si>
     <t>17.5</t>
   </si>
   <si>
     <t>The Cultural History Of The Arabs</t>
   </si>
   <si>
     <t>2830206088</t>
@@ -5342,62 +5342,62 @@
   <si>
     <t>9789774245398</t>
   </si>
   <si>
     <t>THE SPLENDORS OF ARCHAEOLOGY  98</t>
   </si>
   <si>
     <t>9789774244933</t>
   </si>
   <si>
     <t>The State and  Its Servants</t>
   </si>
   <si>
     <t>Hanna</t>
   </si>
   <si>
     <t>9774243641</t>
   </si>
   <si>
     <t>THE SUEZ CANAL-A HISTORY</t>
   </si>
   <si>
     <t>9789775864192</t>
   </si>
   <si>
+    <t>THE SUPREME COUNCIL OF ANTIQUITIES ARCHAEOLOGY MUSEUM</t>
+  </si>
+  <si>
+    <t>Hawas</t>
+  </si>
+  <si>
+    <t>9773053261</t>
+  </si>
+  <si>
     <t>The Supreme Council Of Antiquities Archaeology Museum</t>
   </si>
   <si>
-    <t>Hawas</t>
-[...7 lines deleted...]
-  <si>
     <t>THE TEMPLE OF EDFU</t>
   </si>
   <si>
     <t>Kurth</t>
   </si>
   <si>
     <t>9789774247644</t>
   </si>
   <si>
     <t>The Temple of Queen Hatshepsut at Deir El-Bahari</t>
   </si>
   <si>
     <t>9789999007955</t>
   </si>
   <si>
     <t>THE THAMES &amp; HUDSON DICTIONARY OF ANCIENT EGYPT</t>
   </si>
   <si>
     <t>9780500051375</t>
   </si>
   <si>
     <t>THE TIMELINE HISTORY OF ANCIENT EGYPT</t>
   </si>
   <si>
     <t>Ratnagar</t>
@@ -5606,60 +5606,60 @@
   <si>
     <t>9781782748595</t>
   </si>
   <si>
     <t>TREASURES OF CAIRO CITY MAP</t>
   </si>
   <si>
     <t>9788899938246</t>
   </si>
   <si>
     <t>TREASURES OF COPTIC ART</t>
   </si>
   <si>
     <t>9789774160035</t>
   </si>
   <si>
     <t>Tutankhamen</t>
   </si>
   <si>
     <t>9780415652926</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
+    <t>Tutankhamun</t>
+  </si>
+  <si>
+    <t>9771746022</t>
+  </si>
+  <si>
     <t>TUTANKHAMUN</t>
   </si>
   <si>
     <t>9789774168741</t>
-  </si>
-[...4 lines deleted...]
-    <t>9771746022</t>
   </si>
   <si>
     <t>TUTANKHAMUN HC</t>
   </si>
   <si>
     <t>9789774245862</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>TUTANKHAMUN HIS TOMB AND THE TREASURE</t>
   </si>
   <si>
     <t>9788899938109</t>
   </si>
   <si>
     <t>TUTANKHAMUN IN MY OWN WORDS HIEROGLYPHS</t>
   </si>
   <si>
     <t>9789774168666</t>
   </si>
   <si>
     <t>TUTANKHAMUN THE ELERNAL SPLENDOR OF THE BOY PHARAOH</t>
   </si>
@@ -6414,114 +6414,114 @@
         <v>51</v>
       </c>
       <c r="C12" s="0"/>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>62</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E15" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="0" t="s">
         <v>6</v>
@@ -7418,194 +7418,194 @@
       </c>
       <c r="D63" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>78</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>220</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>159</v>
+        <v>56</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>108</v>
+        <v>222</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>223</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>226</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C67" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="D67" s="0" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>178</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C68" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="D68" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="D68" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" s="0" t="s">
-        <v>59</v>
+        <v>159</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>234</v>
+        <v>108</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
       <c r="C69" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>235</v>
-      </c>
-[...7 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>178</v>
+        <v>22</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>239</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>114</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>241</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>242</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="0" t="s">
         <v>6</v>
@@ -7756,94 +7756,94 @@
       </c>
       <c r="D80" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>273</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>274</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>275</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>276</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>277</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>279</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>114</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>281</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>142</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="0" t="s">
         <v>6</v>
@@ -7916,51 +7916,51 @@
       </c>
       <c r="D88" s="0" t="s">
         <v>295</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>296</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>297</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>298</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>299</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>302</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
     </row>
@@ -8039,51 +8039,51 @@
       </c>
       <c r="E94" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>317</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>319</v>
       </c>
       <c r="C96" s="0"/>
       <c r="D96" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B97" s="0" t="s">
@@ -8255,71 +8255,71 @@
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>353</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>355</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>353</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>357</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>358</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="0" t="s">
         <v>6</v>
@@ -9047,51 +9047,51 @@
       </c>
       <c r="E145" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>470</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>471</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>472</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>473</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>474</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>475</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="0" t="s">
         <v>6</v>
@@ -9104,191 +9104,191 @@
       </c>
       <c r="D148" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>481</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>482</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>484</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>427</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>485</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>484</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>427</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>487</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>488</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>296</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>490</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>447</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>493</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>468</v>
+        <v>494</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>174</v>
+        <v>13</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>496</v>
+        <v>468</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>497</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>13</v>
+        <v>174</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>498</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>458</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>499</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>500</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>501</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>502</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>171</v>
       </c>
     </row>
@@ -9772,71 +9772,71 @@
       </c>
       <c r="D182" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>178</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>573</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>574</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>82</v>
+        <v>8</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>573</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>576</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>577</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>8</v>
+        <v>82</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>578</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>579</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>581</v>
       </c>
     </row>
@@ -10025,77 +10025,77 @@
         <v>6</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>609</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>610</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>612</v>
       </c>
-      <c r="C196" s="0"/>
-      <c r="D196" s="0"/>
+      <c r="C196" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="D196" s="0" t="s">
+        <v>614</v>
+      </c>
       <c r="E196" s="0" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>100</v>
+        <v>615</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>612</v>
       </c>
-      <c r="C197" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C197" s="0"/>
+      <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>615</v>
+        <v>100</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>616</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>617</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="0" t="s">
         <v>6</v>
@@ -10701,51 +10701,51 @@
       </c>
       <c r="E229" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B230" s="0" t="s">
         <v>695</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>696</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>697</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B231" s="0" t="s">
         <v>698</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="0" t="s">
         <v>6</v>
@@ -10917,82 +10917,82 @@
       </c>
       <c r="E240" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>722</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>723</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>724</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>725</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>726</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>727</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>728</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B244" s="0" t="s">
         <v>730</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>731</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>732</v>
       </c>
       <c r="E244" s="0" t="s">
@@ -11066,51 +11066,51 @@
       </c>
       <c r="B248" s="0" t="s">
         <v>740</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>741</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>743</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>745</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>746</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
@@ -11155,71 +11155,71 @@
       </c>
       <c r="E252" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B253" s="0" t="s">
         <v>753</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>754</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>429</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>569</v>
+        <v>112</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>756</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>754</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>757</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>429</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>112</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B255" s="0" t="s">
         <v>758</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>759</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="0" t="s">
         <v>6</v>
@@ -11370,51 +11370,51 @@
       </c>
       <c r="D263" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>429</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B264" s="0" t="s">
         <v>783</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>114</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>784</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B265" s="0" t="s">
         <v>785</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>786</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>787</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>100</v>
       </c>
     </row>
@@ -11448,51 +11448,51 @@
       </c>
       <c r="D267" s="0" t="s">
         <v>792</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B268" s="0" t="s">
         <v>793</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>794</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>795</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>797</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>798</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>116</v>
       </c>
     </row>
@@ -11611,151 +11611,151 @@
       </c>
       <c r="E275" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>818</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>537</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>819</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>78</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B277" s="0" t="s">
         <v>820</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>821</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>822</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B278" s="0" t="s">
         <v>823</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>824</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>825</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B279" s="0" t="s">
         <v>826</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>827</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>828</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B280" s="0" t="s">
         <v>829</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>830</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>831</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B281" s="0" t="s">
         <v>832</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B282" s="0" t="s">
         <v>834</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>835</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="0" t="s">
         <v>6</v>
@@ -12397,51 +12397,51 @@
       </c>
       <c r="E315" s="0" t="s">
         <v>111</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B316" s="0" t="s">
         <v>920</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>918</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B317" s="0" t="s">
         <v>922</v>
       </c>
       <c r="C317" s="0"/>
       <c r="D317" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B318" s="0" t="s">
@@ -12730,51 +12730,51 @@
       </c>
       <c r="D332" s="0" t="s">
         <v>967</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B333" s="0" t="s">
         <v>968</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>969</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>970</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B334" s="0" t="s">
         <v>971</v>
       </c>
       <c r="C334" s="0"/>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" s="0" t="s">
         <v>6</v>
       </c>
@@ -12985,51 +12985,51 @@
       </c>
       <c r="E345" s="0" t="s">
         <v>17</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B346" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>353</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B347" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="C347" s="0"/>
       <c r="D347" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B348" s="0" t="s">
@@ -13043,51 +13043,51 @@
       </c>
       <c r="E348" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B349" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B350" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>166</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="0" t="s">
         <v>6</v>
@@ -13281,79 +13281,79 @@
       </c>
       <c r="E360" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B361" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>139</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>406</v>
+        <v>155</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B362" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>139</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>155</v>
+        <v>406</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B364" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>458</v>
       </c>
       <c r="D364" s="0" t="s">
@@ -13434,112 +13434,112 @@
       </c>
       <c r="D368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B369" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>537</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B371" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>474</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B372" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B373" s="0" t="s">
         <v>1067</v>
       </c>
       <c r="C373" s="0"/>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B374" s="0" t="s">
@@ -13551,51 +13551,51 @@
       <c r="D374" s="0" t="s">
         <v>1070</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B375" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="C375" s="0"/>
       <c r="D375" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B376" s="0" t="s">
         <v>1073</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="0" t="s">
         <v>6</v>
@@ -13704,51 +13704,51 @@
       </c>
       <c r="D382" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>111</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B383" s="0" t="s">
         <v>1092</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1094</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B384" s="0" t="s">
         <v>1095</v>
       </c>
       <c r="C384" s="0"/>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="0" t="s">
         <v>6</v>
       </c>
@@ -13843,122 +13843,122 @@
       </c>
       <c r="E389" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B390" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1110</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B391" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="D391" s="0" t="s">
         <v>1113</v>
       </c>
       <c r="E391" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B392" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="D392" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="E392" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B393" s="0" t="s">
         <v>1116</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="D393" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="E393" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B394" s="0" t="s">
         <v>1119</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E394" s="0" t="s">
         <v>509</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B395" s="0" t="s">
         <v>1122</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>1123</v>
       </c>
       <c r="D395" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="E395" s="0" t="s">
@@ -14496,51 +14496,51 @@
       </c>
       <c r="D422" s="0" t="s">
         <v>1199</v>
       </c>
       <c r="E422" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F422" s="0" t="s">
         <v>1200</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B423" s="0" t="s">
         <v>1201</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>1202</v>
       </c>
       <c r="D423" s="0" t="s">
         <v>1203</v>
       </c>
       <c r="E423" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F423" s="0" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B424" s="0" t="s">
         <v>1204</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D424" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="E424" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F424" s="0" t="s">
         <v>535</v>
       </c>
     </row>
@@ -14617,51 +14617,51 @@
       </c>
       <c r="E428" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F428" s="0" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B429" s="0" t="s">
         <v>1217</v>
       </c>
       <c r="C429" s="0" t="s">
         <v>1218</v>
       </c>
       <c r="D429" s="0" t="s">
         <v>1219</v>
       </c>
       <c r="E429" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F429" s="0" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B430" s="0" t="s">
         <v>1220</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D430" s="0" t="s">
         <v>1221</v>
       </c>
       <c r="E430" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F430" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="0" t="s">
         <v>6</v>
@@ -14874,71 +14874,71 @@
       </c>
       <c r="D441" s="0" t="s">
         <v>1253</v>
       </c>
       <c r="E441" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F441" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B442" s="0" t="s">
         <v>1254</v>
       </c>
       <c r="C442" s="0" t="s">
         <v>1255</v>
       </c>
       <c r="D442" s="0" t="s">
         <v>1256</v>
       </c>
       <c r="E442" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F442" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B443" s="0" t="s">
         <v>1257</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>1258</v>
       </c>
       <c r="D443" s="0" t="s">
         <v>1259</v>
       </c>
       <c r="E443" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F443" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B444" s="0" t="s">
         <v>1260</v>
       </c>
       <c r="C444" s="0" t="s">
         <v>537</v>
       </c>
       <c r="D444" s="0" t="s">
         <v>1261</v>
       </c>
       <c r="E444" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F444" s="0" t="s">
         <v>8</v>
       </c>
     </row>
@@ -15404,134 +15404,134 @@
       </c>
       <c r="D468" s="0" t="s">
         <v>1319</v>
       </c>
       <c r="E468" s="0" t="s">
         <v>341</v>
       </c>
       <c r="F468" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B469" s="0" t="s">
         <v>1320</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>1321</v>
       </c>
       <c r="D469" s="0" t="s">
         <v>1322</v>
       </c>
       <c r="E469" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F469" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B470" s="0" t="s">
         <v>1323</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>1324</v>
       </c>
       <c r="D470" s="0" t="s">
         <v>1325</v>
       </c>
       <c r="E470" s="0" t="s">
         <v>1326</v>
       </c>
       <c r="F470" s="0" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B471" s="0" t="s">
         <v>1327</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>1328</v>
       </c>
       <c r="D471" s="0" t="s">
         <v>1329</v>
       </c>
       <c r="E471" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F471" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B472" s="0" t="s">
         <v>1330</v>
       </c>
       <c r="C472" s="0" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="D472" s="0" t="s">
         <v>1331</v>
       </c>
       <c r="E472" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F472" s="0" t="s">
         <v>1332</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B473" s="0" t="s">
         <v>1333</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D473" s="0" t="s">
         <v>1334</v>
       </c>
       <c r="E473" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F473" s="0" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B474" s="0" t="s">
         <v>1335</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>118</v>
       </c>
       <c r="D474" s="0" t="s">
         <v>1336</v>
       </c>
       <c r="E474" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F474" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="0" t="s">
         <v>6</v>
@@ -15618,80 +15618,80 @@
       </c>
       <c r="B479" s="0" t="s">
         <v>1348</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>746</v>
       </c>
       <c r="D479" s="0" t="s">
         <v>1349</v>
       </c>
       <c r="E479" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F479" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B480" s="0" t="s">
         <v>1350</v>
       </c>
       <c r="C480" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="D480" s="0" t="s">
         <v>1351</v>
       </c>
-      <c r="D480" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E480" s="0" t="s">
-        <v>400</v>
+        <v>8</v>
       </c>
       <c r="F480" s="0" t="s">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B481" s="0" t="s">
         <v>1350</v>
       </c>
       <c r="C481" s="0" t="s">
-        <v>274</v>
+        <v>1352</v>
       </c>
       <c r="D481" s="0" t="s">
         <v>1353</v>
       </c>
       <c r="E481" s="0" t="s">
-        <v>8</v>
+        <v>400</v>
       </c>
       <c r="F481" s="0" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B482" s="0" t="s">
         <v>1354</v>
       </c>
       <c r="C482" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D482" s="0" t="s">
         <v>1355</v>
       </c>
       <c r="E482" s="0" t="s">
         <v>1356</v>
       </c>
       <c r="F482" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="0" t="s">
         <v>6</v>
@@ -15827,71 +15827,71 @@
       </c>
       <c r="E489" s="0" t="s">
         <v>341</v>
       </c>
       <c r="F489" s="0" t="s">
         <v>1374</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B490" s="0" t="s">
         <v>1375</v>
       </c>
       <c r="C490" s="0" t="s">
         <v>1376</v>
       </c>
       <c r="D490" s="0" t="s">
         <v>1377</v>
       </c>
       <c r="E490" s="0" t="s">
         <v>341</v>
       </c>
       <c r="F490" s="0" t="s">
-        <v>28</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="C491" s="0" t="s">
         <v>1376</v>
       </c>
       <c r="D491" s="0" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="E491" s="0" t="s">
         <v>341</v>
       </c>
       <c r="F491" s="0" t="s">
-        <v>1380</v>
+        <v>28</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B492" s="0" t="s">
         <v>1381</v>
       </c>
       <c r="C492" s="0" t="s">
         <v>1382</v>
       </c>
       <c r="D492" s="0" t="s">
         <v>1383</v>
       </c>
       <c r="E492" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F492" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="0" t="s">
         <v>6</v>
@@ -16203,51 +16203,51 @@
       </c>
       <c r="E508" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F508" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B509" s="0" t="s">
         <v>1427</v>
       </c>
       <c r="C509" s="0" t="s">
         <v>1428</v>
       </c>
       <c r="D509" s="0" t="s">
         <v>1429</v>
       </c>
       <c r="E509" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F509" s="0" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B510" s="0" t="s">
         <v>1430</v>
       </c>
       <c r="C510" s="0" t="s">
         <v>1431</v>
       </c>
       <c r="D510" s="0" t="s">
         <v>1432</v>
       </c>
       <c r="E510" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F510" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="0" t="s">
         <v>6</v>
@@ -16480,74 +16480,74 @@
       </c>
       <c r="D522" s="0" t="s">
         <v>1467</v>
       </c>
       <c r="E522" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F522" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B523" s="0" t="s">
         <v>1468</v>
       </c>
       <c r="C523" s="0" t="s">
         <v>991</v>
       </c>
       <c r="D523" s="0" t="s">
         <v>1469</v>
       </c>
       <c r="E523" s="0" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="F523" s="0" t="s">
-        <v>102</v>
+        <v>28</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B524" s="0" t="s">
         <v>1470</v>
       </c>
       <c r="C524" s="0" t="s">
         <v>991</v>
       </c>
       <c r="D524" s="0" t="s">
         <v>1471</v>
       </c>
       <c r="E524" s="0" t="s">
-        <v>111</v>
+        <v>78</v>
       </c>
       <c r="F524" s="0" t="s">
-        <v>28</v>
+        <v>102</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B525" s="0" t="s">
         <v>1472</v>
       </c>
       <c r="C525" s="0" t="s">
         <v>145</v>
       </c>
       <c r="D525" s="0" t="s">
         <v>1473</v>
       </c>
       <c r="E525" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F525" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="0" t="s">
         <v>6</v>
@@ -16683,51 +16683,51 @@
       </c>
       <c r="E532" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F532" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B533" s="0" t="s">
         <v>1491</v>
       </c>
       <c r="C533" s="0" t="s">
         <v>1492</v>
       </c>
       <c r="D533" s="0" t="s">
         <v>1493</v>
       </c>
       <c r="E533" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F533" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B534" s="0" t="s">
         <v>1494</v>
       </c>
       <c r="C534" s="0" t="s">
         <v>1495</v>
       </c>
       <c r="D534" s="0" t="s">
         <v>1496</v>
       </c>
       <c r="E534" s="0" t="s">
         <v>78</v>
       </c>
       <c r="F534" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="0" t="s">
         <v>6</v>
@@ -17315,51 +17315,51 @@
       </c>
       <c r="E564" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F564" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B565" s="0" t="s">
         <v>1577</v>
       </c>
       <c r="C565" s="0" t="s">
         <v>124</v>
       </c>
       <c r="D565" s="0" t="s">
         <v>1578</v>
       </c>
       <c r="E565" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F565" s="0" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B566" s="0" t="s">
         <v>1579</v>
       </c>
       <c r="C566" s="0" t="s">
         <v>1580</v>
       </c>
       <c r="D566" s="0" t="s">
         <v>1581</v>
       </c>
       <c r="E566" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F566" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="0" t="s">
         <v>6</v>
@@ -17653,51 +17653,51 @@
       </c>
       <c r="E581" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F581" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B582" s="0" t="s">
         <v>1621</v>
       </c>
       <c r="C582" s="0" t="s">
         <v>1622</v>
       </c>
       <c r="D582" s="0" t="s">
         <v>1623</v>
       </c>
       <c r="E582" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F582" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B583" s="0" t="s">
         <v>1624</v>
       </c>
       <c r="C583" s="0"/>
       <c r="D583" s="0" t="s">
         <v>1625</v>
       </c>
       <c r="E583" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F583" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B584" s="0" t="s">
@@ -17860,51 +17860,51 @@
       </c>
       <c r="B592" s="0" t="s">
         <v>1647</v>
       </c>
       <c r="C592" s="0" t="s">
         <v>1648</v>
       </c>
       <c r="D592" s="0" t="s">
         <v>1649</v>
       </c>
       <c r="E592" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F592" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B593" s="0" t="s">
         <v>1650</v>
       </c>
       <c r="C593" s="0" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="D593" s="0" t="s">
         <v>1651</v>
       </c>
       <c r="E593" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F593" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B594" s="0" t="s">
         <v>1652</v>
       </c>
       <c r="C594" s="0" t="s">
         <v>1653</v>
       </c>
       <c r="D594" s="0" t="s">
         <v>1654</v>
       </c>
       <c r="E594" s="0" t="s">
@@ -18797,51 +18797,51 @@
       </c>
       <c r="E639" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F639" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B640" s="0" t="s">
         <v>1764</v>
       </c>
       <c r="C640" s="0" t="s">
         <v>1765</v>
       </c>
       <c r="D640" s="0" t="s">
         <v>1766</v>
       </c>
       <c r="E640" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F640" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B641" s="0" t="s">
         <v>1767</v>
       </c>
       <c r="C641" s="0" t="s">
         <v>1486</v>
       </c>
       <c r="D641" s="0" t="s">
         <v>1768</v>
       </c>
       <c r="E641" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F641" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="0" t="s">
         <v>6</v>
@@ -18952,51 +18952,51 @@
       </c>
       <c r="D647" s="0" t="s">
         <v>1782</v>
       </c>
       <c r="E647" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F647" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B648" s="0" t="s">
         <v>1783</v>
       </c>
       <c r="C648" s="0" t="s">
         <v>474</v>
       </c>
       <c r="D648" s="0" t="s">
         <v>1784</v>
       </c>
       <c r="E648" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F648" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B649" s="0" t="s">
         <v>1785</v>
       </c>
       <c r="C649" s="0" t="s">
         <v>991</v>
       </c>
       <c r="D649" s="0" t="s">
         <v>1786</v>
       </c>
       <c r="E649" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F649" s="0" t="s">
         <v>28</v>
       </c>
     </row>
@@ -19070,94 +19070,94 @@
       <c r="C653" s="0"/>
       <c r="D653" s="0" t="s">
         <v>1796</v>
       </c>
       <c r="E653" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F653" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B654" s="0" t="s">
         <v>1797</v>
       </c>
       <c r="C654" s="0" t="s">
         <v>1798</v>
       </c>
       <c r="D654" s="0" t="s">
         <v>1799</v>
       </c>
       <c r="E654" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F654" s="0" t="s">
         <v>1800</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B655" s="0" t="s">
         <v>1801</v>
       </c>
       <c r="C655" s="0" t="s">
         <v>1802</v>
       </c>
       <c r="D655" s="0" t="s">
         <v>1803</v>
       </c>
       <c r="E655" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F655" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B656" s="0" t="s">
         <v>1804</v>
       </c>
       <c r="C656" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="D656" s="0" t="s">
         <v>1805</v>
       </c>
       <c r="E656" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F656" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B657" s="0" t="s">
         <v>1806</v>
       </c>
       <c r="C657" s="0" t="s">
         <v>746</v>
       </c>
       <c r="D657" s="0" t="s">
         <v>1807</v>
       </c>
       <c r="E657" s="0" t="s">
         <v>1326</v>
       </c>
       <c r="F657" s="0" t="s">
         <v>1572</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="0" t="s">
         <v>6</v>
@@ -19598,100 +19598,100 @@
       </c>
       <c r="B680" s="0" t="s">
         <v>1859</v>
       </c>
       <c r="C680" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D680" s="0" t="s">
         <v>1860</v>
       </c>
       <c r="E680" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F680" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B681" s="0" t="s">
         <v>1861</v>
       </c>
       <c r="C681" s="0" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="D681" s="0" t="s">
         <v>1862</v>
       </c>
       <c r="E681" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F681" s="0" t="s">
         <v>1863</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B682" s="0" t="s">
         <v>1864</v>
       </c>
       <c r="C682" s="0" t="s">
-        <v>537</v>
+        <v>142</v>
       </c>
       <c r="D682" s="0" t="s">
         <v>1865</v>
       </c>
       <c r="E682" s="0" t="s">
-        <v>187</v>
+        <v>8</v>
       </c>
       <c r="F682" s="0" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B683" s="0" t="s">
         <v>1866</v>
       </c>
       <c r="C683" s="0" t="s">
-        <v>142</v>
+        <v>537</v>
       </c>
       <c r="D683" s="0" t="s">
         <v>1867</v>
       </c>
       <c r="E683" s="0" t="s">
-        <v>8</v>
+        <v>187</v>
       </c>
       <c r="F683" s="0" t="s">
-        <v>42</v>
+        <v>71</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B684" s="0" t="s">
         <v>1868</v>
       </c>
       <c r="C684" s="0" t="s">
         <v>741</v>
       </c>
       <c r="D684" s="0" t="s">
         <v>1869</v>
       </c>
       <c r="E684" s="0" t="s">
         <v>178</v>
       </c>
       <c r="F684" s="0" t="s">
         <v>1870</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="0" t="s">
         <v>6</v>
@@ -19802,54 +19802,54 @@
       </c>
       <c r="D690" s="0" t="s">
         <v>1884</v>
       </c>
       <c r="E690" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F690" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B691" s="0" t="s">
         <v>1885</v>
       </c>
       <c r="C691" s="0" t="s">
         <v>458</v>
       </c>
       <c r="D691" s="0" t="s">
         <v>1886</v>
       </c>
       <c r="E691" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F691" s="0" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B692" s="0" t="s">
         <v>1887</v>
       </c>
       <c r="C692" s="0" t="s">
         <v>1888</v>
       </c>
       <c r="D692" s="0" t="s">
         <v>1889</v>
       </c>
       <c r="E692" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F692" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" s="0" t="s">
         <v>6</v>
@@ -19882,51 +19882,51 @@
       </c>
       <c r="D694" s="0" t="s">
         <v>1894</v>
       </c>
       <c r="E694" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F694" s="0" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B695" s="0" t="s">
         <v>1895</v>
       </c>
       <c r="C695" s="0" t="s">
         <v>166</v>
       </c>
       <c r="D695" s="0" t="s">
         <v>1896</v>
       </c>
       <c r="E695" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F695" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B696" s="0" t="s">
         <v>1897</v>
       </c>
       <c r="C696" s="0" t="s">
         <v>1898</v>
       </c>
       <c r="D696" s="0" t="s">
         <v>1899</v>
       </c>
       <c r="E696" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F696" s="0" t="s">
         <v>47</v>
       </c>
     </row>
@@ -20181,51 +20181,51 @@
       </c>
       <c r="E709" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F709" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B710" s="0" t="s">
         <v>1929</v>
       </c>
       <c r="C710" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D710" s="0" t="s">
         <v>1930</v>
       </c>
       <c r="E710" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F710" s="0" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B711" s="0" t="s">
         <v>1931</v>
       </c>
       <c r="C711" s="0"/>
       <c r="D711" s="0"/>
       <c r="E711" s="0" t="s">
         <v>8</v>
       </c>
       <c r="F711" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B712" s="0" t="s">
         <v>1932</v>
       </c>