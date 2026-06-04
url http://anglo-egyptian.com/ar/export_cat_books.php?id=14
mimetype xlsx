--- v0 (2026-06-04)
+++ v1 (2026-06-04)
@@ -131,62 +131,62 @@
   <si>
     <t>د. عبد الله الخنيزى</t>
   </si>
   <si>
     <t>62500000001</t>
   </si>
   <si>
     <t xml:space="preserve">استمع الى الموسيقى </t>
   </si>
   <si>
     <t>ايمان الصباح ابراهيم</t>
   </si>
   <si>
     <t>9789770529324</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>اسرائيل البداية والنهاية</t>
   </si>
   <si>
     <t>د. مصطفى محمود</t>
   </si>
   <si>
+    <t>9789778800180</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
     <t>1997</t>
   </si>
   <si>
-    <t>9789778800180</t>
-[...7 lines deleted...]
-  <si>
     <t>اصول الفكر الفلسفى</t>
   </si>
   <si>
     <t>د. عبداللطيف محمد</t>
   </si>
   <si>
     <t>19772661837</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>اعترافات الغزالى</t>
   </si>
   <si>
     <t>د. عبد الدايم ابو العطا</t>
   </si>
   <si>
     <t>9770503053</t>
   </si>
   <si>
     <t>افراح الغلابة والاكابر</t>
   </si>
   <si>
     <t>د. محمد حسن غانم</t>
@@ -1253,60 +1253,60 @@
   <si>
     <t>6221133348034</t>
   </si>
   <si>
     <t>تاريخ الفلسفة الامريكية</t>
   </si>
   <si>
     <t>هربرت شنيدر</t>
   </si>
   <si>
     <t>9789776751835</t>
   </si>
   <si>
     <t>تاريخ الفلسفة الحديثة</t>
   </si>
   <si>
     <t>يوسف كرم</t>
   </si>
   <si>
     <t>9789777650465</t>
   </si>
   <si>
     <t>تاريخ الفلسفة اليونانية</t>
   </si>
   <si>
+    <t>9789772937592</t>
+  </si>
+  <si>
+    <t>9.5</t>
+  </si>
+  <si>
+    <t>60800000087</t>
+  </si>
+  <si>
     <t>9789777650472</t>
-  </si>
-[...7 lines deleted...]
-    <t>60800000087</t>
   </si>
   <si>
     <t>تاريخ الفلسفة فى امريكا</t>
   </si>
   <si>
     <t>د. حسنى نصار</t>
   </si>
   <si>
     <t>9770501840</t>
   </si>
   <si>
     <t>تاريخ فلاسفة الاسلام</t>
   </si>
   <si>
     <t>تاملات عابرة فى الزمان والمكان</t>
   </si>
   <si>
     <t>احمد يوسف على</t>
   </si>
   <si>
     <t>9789778597899</t>
   </si>
   <si>
     <t>تاملات فى ازمة العقل العربى</t>
   </si>
@@ -3031,76 +3031,76 @@
         <v>33</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="D9" s="0"/>
+      <c r="D9" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="E9" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="D10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D10" s="0"/>
       <c r="E10" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="0" t="s">
         <v>6</v>
@@ -4021,51 +4021,51 @@
       </c>
       <c r="D58" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>203</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>206</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>207</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>208</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>64</v>
       </c>
     </row>
@@ -4239,51 +4239,51 @@
       </c>
       <c r="D69" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>236</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>239</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="0" t="s">
@@ -4871,51 +4871,51 @@
       </c>
       <c r="D101" s="0" t="s">
         <v>332</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>333</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>334</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>335</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>336</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
         <v>321</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="0" t="s">
@@ -5243,51 +5243,51 @@
       <c r="C120" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>385</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>386</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>388</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>389</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>19</v>
       </c>
     </row>
@@ -5434,99 +5434,99 @@
         <v>6</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>409</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>410</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>412</v>
       </c>
-      <c r="C131" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C131" s="0"/>
       <c r="D131" s="0" t="s">
         <v>413</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>13</v>
+        <v>414</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>412</v>
       </c>
-      <c r="C132" s="0"/>
+      <c r="C132" s="0" t="s">
+        <v>159</v>
+      </c>
       <c r="D132" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>415</v>
+        <v>36</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>412</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>159</v>
+        <v>410</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>416</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>13</v>
+        <v>105</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>417</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>418</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>419</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="0" t="s">
         <v>6</v>
@@ -5615,51 +5615,51 @@
       </c>
       <c r="D139" s="0" t="s">
         <v>431</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>288</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>432</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>386</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>435</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>436</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>14</v>
       </c>
     </row>
@@ -5984,51 +5984,51 @@
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>474</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>475</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>288</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>476</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>477</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="0" t="s">
         <v>6</v>
@@ -6415,51 +6415,51 @@
       </c>
       <c r="D180" s="0" t="s">
         <v>524</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>208</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>525</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>526</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>527</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>529</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
         <v>321</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="0" t="s">
@@ -6753,51 +6753,51 @@
       </c>
       <c r="D197" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>570</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>465</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>572</v>
       </c>
       <c r="C199" s="0"/>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="0" t="s">
         <v>6</v>
       </c>
@@ -6850,51 +6850,51 @@
       </c>
       <c r="E202" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>582</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>583</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>584</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B204" s="0" t="s">
         <v>585</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="0" t="s">
         <v>6</v>
@@ -7437,51 +7437,51 @@
       <c r="C232" s="0" t="s">
         <v>668</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B233" s="0" t="s">
         <v>671</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>672</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>673</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>14</v>
       </c>
     </row>
@@ -7551,54 +7551,54 @@
         <v>681</v>
       </c>
       <c r="C238" s="0"/>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>682</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="F239" s="0" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>684</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>685</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="0" t="s">
         <v>6</v>
@@ -7825,51 +7825,51 @@
       </c>
       <c r="D252" s="0" t="s">
         <v>718</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B253" s="0" t="s">
         <v>719</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>504</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>720</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>721</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>29</v>
       </c>
     </row>
@@ -8137,51 +8137,51 @@
       </c>
       <c r="D268" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>759</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>760</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B270" s="0" t="s">
         <v>762</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>763</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="0" t="s">
@@ -8253,51 +8253,51 @@
       </c>
       <c r="D274" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B275" s="0" t="s">
         <v>774</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>465</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>775</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>776</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>344</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>777</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>182</v>
       </c>
     </row>